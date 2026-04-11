--- v5 (2026-03-20)
+++ v6 (2026-04-11)
@@ -2933,50 +2933,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2F06">
         <w:t>pelo autor, para o trabalho apresentado, deve conter na fonte esta informação: elaborado pelo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2F06">
         <w:t>próprio autor ou elaboração própria ou o próprio autor, entre outros.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077A1D3A" w14:textId="39EA8F6B" w:rsidR="005609DA" w:rsidRDefault="002A43F0" w:rsidP="00BD67A2">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2F06">
+        <w:lastRenderedPageBreak/>
         <w:t>A ilustração deve ser citada no texto e inserida o mais próximo possível do trecho a que se refere</w:t>
       </w:r>
       <w:r w:rsidRPr="00864320">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480EA546" w14:textId="0976F5E2" w:rsidR="005609DA" w:rsidRPr="00A22F28" w:rsidRDefault="005609DA" w:rsidP="00A22F28">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00A22F28">
         <w:t>3.1 Figuras</w:t>
       </w:r>
       <w:r w:rsidR="007C61E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D7D43" w:rsidRPr="006F7786">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
@@ -6305,227 +6306,2481 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www1.folha.uol.com.br/cotidiano/2019/09/pelos-lados-e-para-o-alto-sp-cresce-60-em-area-construida-em-25-anos.shtml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Acesso em: 01 fev. 2024.</w:t>
       </w:r>
       <w:r w:rsidR="00D8417D">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E69257" w14:textId="77777777" w:rsidR="000B5DE5" w:rsidRDefault="000B5DE5" w:rsidP="00615546">
+    <w:p w14:paraId="551B297D" w14:textId="78C40D8E" w:rsidR="00CE6560" w:rsidRPr="002C7851" w:rsidRDefault="00AA57BB" w:rsidP="00CE6560">
       <w:pPr>
         <w:pStyle w:val="CONTRIBUIO"/>
         <w:spacing w:before="240"/>
         <w:rPr>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Hlk135073560"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r>
+        <w:t>CONTRIBUIÇÃO DE AUTORIA</w:t>
+      </w:r>
+      <w:r w:rsidR="005848BC" w:rsidRPr="00C147E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>DECLARAÇÃO DE CONTRIBUIÇÃO DOS(AS) AUTORES(AS)</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C7851">
-[...32 lines deleted...]
-    <w:p w14:paraId="0332484B" w14:textId="6A54BFBB" w:rsidR="00615546" w:rsidRPr="00C147E8" w:rsidRDefault="006C26F2" w:rsidP="005F1EBD">
+      <w:r w:rsidR="00CE6560">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6560" w:rsidRPr="00CE6560">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deve ser preenchida </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mesmo que o autor seja individual. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6560" w:rsidRPr="00CE6560">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Cada autor(a) deve ser responsável por pelo menos uma das 14 funções indicadas abaixo.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6560">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="0332484B" w14:textId="18FDEEDF" w:rsidR="00615546" w:rsidRPr="00C147E8" w:rsidRDefault="00CE6560" w:rsidP="005F1EBD">
       <w:pPr>
         <w:pStyle w:val="CONT-AUTOR"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidR="006C26F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nome completo do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006C26F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00615546" w:rsidRPr="00C147E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>utor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00615546" w:rsidRPr="00C147E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00210F7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210F7A" w:rsidRPr="00210F7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(após aprovação do artigo)</w:t>
+      </w:r>
+      <w:r w:rsidR="00615546" w:rsidRPr="00210F7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0C1E7E" w14:textId="1C603721" w:rsidR="00615546" w:rsidRDefault="00CE6560" w:rsidP="00C147E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidR="006C26F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome completo do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006C26F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00615546" w:rsidRPr="00C147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>utor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00615546" w:rsidRPr="00C147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidR="00210F7A" w:rsidRPr="00210F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(após aprovação do artigo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126F6D24" w14:textId="712A4FDD" w:rsidR="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00C147E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) Nome Completo do </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t>utor(</w:t>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autor(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00615546" w:rsidRPr="00C147E8">
-[...7 lines deleted...]
-    <w:p w14:paraId="3B0C1E7E" w14:textId="78528A4B" w:rsidR="00615546" w:rsidRDefault="006C26F2" w:rsidP="00C147E8">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00210F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210F7A" w:rsidRPr="00210F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(após aprovação do artigo)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8070" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3534"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1559"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="7CA532F2" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="726"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17ADD442" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Contribuição</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B49829" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Autor 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="653E0880" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Autor 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D90BC5" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Autor 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="4561C5F5" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="151"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A05876" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>1. Conceituação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6E8C18" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E015DC5" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05771B5F" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="3B3ABF66" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F4158E" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>2. Curadoria de dados</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78EBC259" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="078BC167" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="178743A5" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="13F8EBB9" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CD7735" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>3. Análise formal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00630D37" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72FEAC1A" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1D5955" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="16F94E5A" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F77C384" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>4. Obtenção de financiamento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40947858" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD99632" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2863C7EB" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="52BBA14E" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="753F8D36" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>5. Investigação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22194B80" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F724325" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D86AD86" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="04D88526" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="343"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03280CF3" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>6. Metodologia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32857110" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="444F41CA" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9BBE19" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="1753B9DD" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0178C1E6" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>7. Administração do projeto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B345C9" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4888F075" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="487DA5F0" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="500DB4FB" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="020E0651" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>8. Recursos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F14F949" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AC57A4" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AAEB31" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="0D580E76" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="483"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E4D687" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>9. Software</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E06CE9D" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26312126" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D1668D" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="7426EA14" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="062F732D" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>10. Supervisão</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65624290" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A07784" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7815B753" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="4ED839C8" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13EEF615" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>11. Validação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51633DFF" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="674E4C95" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DCCE04" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="02B4C9CF" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582D8EB0" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>12. Visualização</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C7D864" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC56818" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F372C8B" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="2346D106" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="334"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CAEC0AB" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>13. Redação (rascunho/original)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0722625A" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D23D569" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BEF841" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE6560" w:rsidRPr="00CE6560" w14:paraId="39A054A2" w14:textId="77777777" w:rsidTr="00C01AAD">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECD8CF2" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>14. Escrita (revisão e edição)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA521D7" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00100DC0" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EC2DA9" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRPr="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00CE6560">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="07026566" w14:textId="1B1B146D" w:rsidR="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00C147E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-    <w:p w14:paraId="1F01F751" w14:textId="21FFC65A" w:rsidR="00AF5AEF" w:rsidRDefault="00AF5AEF" w:rsidP="00C147E8">
+    </w:p>
+    <w:p w14:paraId="78EB64C0" w14:textId="77777777" w:rsidR="00CE6560" w:rsidRDefault="00CE6560" w:rsidP="00C147E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C693998" w14:textId="4110C0C7" w:rsidR="00AF5AEF" w:rsidRPr="00AF5AEF" w:rsidRDefault="005848BC" w:rsidP="00C147E8">
+    <w:p w14:paraId="1F01F751" w14:textId="21FFC65A" w:rsidR="00AF5AEF" w:rsidRDefault="00AF5AEF" w:rsidP="00C147E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C693998" w14:textId="4110C0C7" w:rsidR="00AF5AEF" w:rsidRPr="00AF5AEF" w:rsidRDefault="005848BC" w:rsidP="00C147E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF5AEF">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DECLARAÇÃO DE CONFLITO DE INTERESSE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A150CDB" w14:textId="54855652" w:rsidR="00AF5AEF" w:rsidRDefault="00AF5AEF" w:rsidP="00C147E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -6601,664 +8856,681 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DECLARAÇÃO DE </w:t>
       </w:r>
       <w:r w:rsidR="005848BC" w:rsidRPr="00825A1D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DISPONIBILIDADE DE DADOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CB8B2D" w14:textId="0C6B15AC" w:rsidR="002C7851" w:rsidRDefault="002C7851" w:rsidP="002C7851">
+    <w:p w14:paraId="13CB8B2D" w14:textId="61A10555" w:rsidR="002C7851" w:rsidRDefault="002C7851" w:rsidP="002C7851">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="002C7851">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>nform</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="002C7851">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>a disponibilidade dos dados da pesquisa. Por favor, escolha uma das seguintes declarações</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="002C7851">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a mesma informada no </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00D600B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Formulário de Conformidade com a Ciência Aberta</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00C317EB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C317EB" w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACDCF7E" w14:textId="728B9E85" w:rsidR="002C7851" w:rsidRPr="002C7851" w:rsidRDefault="002C7851" w:rsidP="002C7851">
+    <w:p w14:paraId="6ACDCF7E" w14:textId="1D2615B5" w:rsidR="002C7851" w:rsidRPr="00C317EB" w:rsidRDefault="002C7851" w:rsidP="002C7851">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">(  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C7851">
+        <w:t xml:space="preserve"> ) Todo o conjunto de dados de apoio aos resultados deste estudo foi disponibilizado em </w:t>
+      </w:r>
+      <w:r w:rsidR="00B36ECC" w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Todo o conjunto de dados de apoio aos resultados deste estudo foi disponibilizado em </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C7851">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:i/>
           <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C7851">
+        <w:t>nome do repositório</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36ECC" w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>nome do repositório</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C7851">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e pode ser acessado em </w:t>
+      </w:r>
+      <w:r w:rsidR="00B36ECC" w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C7851">
+        <w:t>URL ou de preferência o DOI</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36ECC" w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e pode ser acessado em </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C7851">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>. (Por favor, informe quaisquer restrições, quando aplicável).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749E0816" w14:textId="355A4062" w:rsidR="002C7851" w:rsidRPr="002C7851" w:rsidRDefault="002C7851" w:rsidP="002C7851">
+    <w:p w14:paraId="749E0816" w14:textId="355A4062" w:rsidR="002C7851" w:rsidRPr="00C317EB" w:rsidRDefault="002C7851" w:rsidP="002C7851">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>(  )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6DA922CF" w14:textId="6CF6BDDE" w:rsidR="002C7851" w:rsidRPr="002C7851" w:rsidRDefault="002C7851" w:rsidP="002C7851">
+        <w:t xml:space="preserve"> Todo o conjunto de dados de apoio aos resultados deste estudo foi publicado no próprio artigo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA922CF" w14:textId="6CF6BDDE" w:rsidR="002C7851" w:rsidRPr="00C317EB" w:rsidRDefault="002C7851" w:rsidP="002C7851">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>(  )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> T</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="0CA951EB" w14:textId="6AF06F85" w:rsidR="002C7851" w:rsidRDefault="002C7851" w:rsidP="002C7851">
+        <w:t xml:space="preserve"> Todo o conjunto de dados de apoio aos resultados deste estudo foi publicado no artigo e na seção "Materiais suplementares".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA951EB" w14:textId="37880AE2" w:rsidR="002C7851" w:rsidRDefault="002C7851" w:rsidP="002C7851">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">(  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ) </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="24F33203" w14:textId="12F7C006" w:rsidR="002C7851" w:rsidRDefault="002C7851" w:rsidP="002C7851">
+        <w:t xml:space="preserve"> ) O conjunto de dados de apoio aos resultados deste estudo não está disponível ao público.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7916470E" w14:textId="77777777" w:rsidR="000D00FE" w:rsidRPr="00C317EB" w:rsidRDefault="000D00FE" w:rsidP="002C7851">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="458E5EC0" w14:textId="01F3DA4A" w:rsidR="002C7851" w:rsidRPr="002F67F5" w:rsidRDefault="002C7851" w:rsidP="002C7851">
+    <w:p w14:paraId="071CAAF8" w14:textId="3A4B4385" w:rsidR="002C7851" w:rsidRPr="00C317EB" w:rsidRDefault="002C7851" w:rsidP="002C7851">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F67F5">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>DECLARAÇÃO DE USO DE IA</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="071CAAF8" w14:textId="64F05722" w:rsidR="002C7851" w:rsidRPr="002C7851" w:rsidRDefault="002F67F5" w:rsidP="002C7851">
+      <w:r w:rsidR="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C317EB" w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C317EB" w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="002F67F5" w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nforme o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uso </w:t>
+      </w:r>
+      <w:r w:rsidR="002F67F5" w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou não </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>de ferramentas de inteligência artificial (IA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D7A915" w14:textId="77777777" w:rsidR="002C7851" w:rsidRPr="00C317EB" w:rsidRDefault="002C7851" w:rsidP="002C7851">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Informe o </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="71D7A915" w14:textId="77777777" w:rsidR="002C7851" w:rsidRPr="002C7851" w:rsidRDefault="002C7851" w:rsidP="002C7851">
+        <w:t>Por exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797E8549" w14:textId="7FA9CFA4" w:rsidR="002C7851" w:rsidRPr="00C317EB" w:rsidRDefault="002F67F5" w:rsidP="002C7851">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C7851">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Por exemplo:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="797E8549" w14:textId="7FA9CFA4" w:rsidR="002C7851" w:rsidRPr="002C7851" w:rsidRDefault="002F67F5" w:rsidP="002C7851">
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7851" w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Não houve utilização de ferramentas de Inteligência Artificial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CC28B3" w14:textId="7340BE8A" w:rsidR="002C7851" w:rsidRPr="00C317EB" w:rsidRDefault="002F67F5" w:rsidP="002C7851">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>(  )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C7851" w:rsidRPr="002C7851">
+      <w:r w:rsidR="002C7851" w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Não houve utilização de ferramentas de Inteligência Artificial.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">A ferramenta de inteligência artificial </w:t>
+      </w:r>
+      <w:r w:rsidR="00B36ECC" w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36ECC" w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  ) </w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="002C7851" w:rsidRPr="002C7851">
+        <w:t>inserir a IA Utilizada</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36ECC" w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>A ferramenta de inteligência artificial ChatGPT foi utilizada para auxiliar na revisão técnico-gramatical do texto e normalização de referências.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7851" w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> foi utilizada para auxiliar na revisão técnico-gramatical do texto e normalização de referências.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6F96AE5E" w14:textId="3FD661B6" w:rsidR="00825A1D" w:rsidRPr="0081516D" w:rsidRDefault="0081516D" w:rsidP="0081516D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081516D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Após aprovação do artigo providenciar a revisão gramatical</w:t>
       </w:r>
       <w:r w:rsidR="005848BC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC97BB6" w14:textId="6A3D3484" w:rsidR="00615546" w:rsidRPr="0081516D" w:rsidRDefault="005B2858" w:rsidP="0081516D">
+    <w:p w14:paraId="5AC97BB6" w14:textId="6A3D3484" w:rsidR="00615546" w:rsidRPr="0081516D" w:rsidRDefault="005B2858" w:rsidP="00C317EB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005848BC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Revisado por</w:t>
       </w:r>
       <w:r w:rsidRPr="0081516D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E61A986" w14:textId="77777777" w:rsidR="001958C9" w:rsidRPr="008A5967" w:rsidRDefault="00615546" w:rsidP="00C147E8">
+    <w:p w14:paraId="3E61A986" w14:textId="77777777" w:rsidR="001958C9" w:rsidRPr="008A5967" w:rsidRDefault="00615546" w:rsidP="00C317EB">
       <w:pPr>
         <w:pStyle w:val="REVISO-AUTOR"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081516D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:r w:rsidRPr="0014091E">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>contato@</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0014091E">
         <w:rPr>
@@ -7267,54 +9539,54 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>dorevisor(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0014091E">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidR="005B2858" w:rsidRPr="0014091E">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09665C2D" w14:textId="69F9BEE3" w:rsidR="00207848" w:rsidRDefault="001958C9" w:rsidP="0081516D">
+    <w:p w14:paraId="09665C2D" w14:textId="69F9BEE3" w:rsidR="00207848" w:rsidRDefault="001958C9" w:rsidP="00C317EB">
       <w:pPr>
         <w:pStyle w:val="REVISO-AUTOR"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0081516D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:r w:rsidRPr="0014091E">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>contato@</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0014091E">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -7344,54 +9616,54 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0014091E">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00615546" w:rsidRPr="0014091E">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00207848" w:rsidSect="000B375D">
-      <w:headerReference w:type="default" r:id="rId28"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="first" r:id="rId29"/>
+      <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="16C0735E" w14:textId="77777777" w:rsidR="00C91C2D" w:rsidRDefault="00C91C2D" w:rsidP="00615546">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="30F2CB0B" w14:textId="77777777" w:rsidR="00C91C2D" w:rsidRDefault="00C91C2D" w:rsidP="00615546">
       <w:pPr>
@@ -7431,100 +9703,100 @@
   <w:font w:name="Bembo Book MT Std">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Quattrocento Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000BF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="638EF48B" w14:textId="0CAC3B2A" w:rsidR="00956262" w:rsidRPr="001D6FBD" w:rsidRDefault="00296BBB" w:rsidP="00296BBB">
+  <w:p w14:paraId="638EF48B" w14:textId="120D389B" w:rsidR="00956262" w:rsidRPr="001D6FBD" w:rsidRDefault="00296BBB" w:rsidP="00296BBB">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="333837F8" wp14:editId="67FEA212">
           <wp:simplePos x="0" y="0"/>
@@ -7737,59 +10009,59 @@
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00B40C6E" w:rsidRPr="001D6FBD">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00B40C6E" w:rsidRPr="001D6FBD">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002F67F5">
+        <w:r w:rsidR="00AA57BB">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:noProof/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r w:rsidR="00B40C6E" w:rsidRPr="001D6FBD">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="439512D5" w14:textId="328C0970" w:rsidR="007C58B8" w:rsidRDefault="00296BBB" w:rsidP="00296BBB">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4986"/>
         <w:tab w:val="right" w:pos="9972"/>
@@ -8817,70 +11089,73 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D27828"/>
     <w:rsid w:val="00031334"/>
     <w:rsid w:val="000813D3"/>
     <w:rsid w:val="000B375D"/>
     <w:rsid w:val="000B5DE5"/>
+    <w:rsid w:val="000D00FE"/>
     <w:rsid w:val="000D399A"/>
     <w:rsid w:val="000E082A"/>
     <w:rsid w:val="000E2267"/>
     <w:rsid w:val="000E5BFA"/>
+    <w:rsid w:val="0011102E"/>
     <w:rsid w:val="00113A4B"/>
     <w:rsid w:val="00115680"/>
     <w:rsid w:val="00122F2F"/>
     <w:rsid w:val="001234AB"/>
     <w:rsid w:val="0014091E"/>
     <w:rsid w:val="00181550"/>
     <w:rsid w:val="00194642"/>
     <w:rsid w:val="001958C9"/>
     <w:rsid w:val="00197923"/>
     <w:rsid w:val="001A5D60"/>
     <w:rsid w:val="001B639B"/>
     <w:rsid w:val="001C435A"/>
     <w:rsid w:val="001D172E"/>
     <w:rsid w:val="001D6FBD"/>
     <w:rsid w:val="001F1C2F"/>
     <w:rsid w:val="00207848"/>
+    <w:rsid w:val="00210F7A"/>
     <w:rsid w:val="002116C0"/>
     <w:rsid w:val="00215B5E"/>
     <w:rsid w:val="00224430"/>
     <w:rsid w:val="00230503"/>
     <w:rsid w:val="00233363"/>
     <w:rsid w:val="00241064"/>
     <w:rsid w:val="00241C71"/>
     <w:rsid w:val="002452F8"/>
     <w:rsid w:val="0024662C"/>
     <w:rsid w:val="0027324C"/>
     <w:rsid w:val="002778E0"/>
     <w:rsid w:val="0028134C"/>
     <w:rsid w:val="00296BBB"/>
     <w:rsid w:val="002A1E63"/>
     <w:rsid w:val="002A43F0"/>
     <w:rsid w:val="002B5BCC"/>
     <w:rsid w:val="002C37EF"/>
     <w:rsid w:val="002C7851"/>
     <w:rsid w:val="002D7AF7"/>
     <w:rsid w:val="002E3D74"/>
     <w:rsid w:val="002F67F5"/>
     <w:rsid w:val="003125BB"/>
     <w:rsid w:val="00312FA9"/>
     <w:rsid w:val="00316A35"/>
     <w:rsid w:val="003312AD"/>
@@ -8941,134 +11216,141 @@
     <w:rsid w:val="006A1C9E"/>
     <w:rsid w:val="006A7A8C"/>
     <w:rsid w:val="006B453A"/>
     <w:rsid w:val="006C26F2"/>
     <w:rsid w:val="006E619C"/>
     <w:rsid w:val="006E6D0D"/>
     <w:rsid w:val="006F47C4"/>
     <w:rsid w:val="006F7786"/>
     <w:rsid w:val="007054A0"/>
     <w:rsid w:val="00707994"/>
     <w:rsid w:val="00712C00"/>
     <w:rsid w:val="007302D9"/>
     <w:rsid w:val="00763525"/>
     <w:rsid w:val="00763CF2"/>
     <w:rsid w:val="00764D9E"/>
     <w:rsid w:val="00773699"/>
     <w:rsid w:val="007936FA"/>
     <w:rsid w:val="007A1105"/>
     <w:rsid w:val="007B7177"/>
     <w:rsid w:val="007C58B8"/>
     <w:rsid w:val="007C61E8"/>
     <w:rsid w:val="007D1390"/>
     <w:rsid w:val="007E1BEC"/>
     <w:rsid w:val="008115DA"/>
     <w:rsid w:val="0081516D"/>
+    <w:rsid w:val="00823D68"/>
     <w:rsid w:val="00825A1D"/>
     <w:rsid w:val="008438B1"/>
     <w:rsid w:val="00851572"/>
     <w:rsid w:val="008533CE"/>
     <w:rsid w:val="00864DAA"/>
     <w:rsid w:val="00882C96"/>
     <w:rsid w:val="0088396B"/>
     <w:rsid w:val="008A5967"/>
     <w:rsid w:val="008A6348"/>
     <w:rsid w:val="008D1DA2"/>
     <w:rsid w:val="008E114B"/>
     <w:rsid w:val="008E398A"/>
     <w:rsid w:val="008E568A"/>
     <w:rsid w:val="00913BD9"/>
     <w:rsid w:val="00915949"/>
     <w:rsid w:val="009535A9"/>
     <w:rsid w:val="00956262"/>
     <w:rsid w:val="00970D65"/>
     <w:rsid w:val="00993DB9"/>
     <w:rsid w:val="009A2556"/>
     <w:rsid w:val="009D0B69"/>
     <w:rsid w:val="009D1661"/>
     <w:rsid w:val="009D5CB6"/>
     <w:rsid w:val="009E771D"/>
     <w:rsid w:val="009F0E4B"/>
     <w:rsid w:val="00A027E4"/>
     <w:rsid w:val="00A07D36"/>
     <w:rsid w:val="00A101F6"/>
     <w:rsid w:val="00A22F28"/>
     <w:rsid w:val="00A401CF"/>
     <w:rsid w:val="00A60068"/>
     <w:rsid w:val="00A62FED"/>
     <w:rsid w:val="00A70EED"/>
     <w:rsid w:val="00A71583"/>
+    <w:rsid w:val="00A82ECD"/>
     <w:rsid w:val="00A8473E"/>
     <w:rsid w:val="00AA4E9C"/>
+    <w:rsid w:val="00AA57BB"/>
     <w:rsid w:val="00AA7AFC"/>
     <w:rsid w:val="00AC71D4"/>
     <w:rsid w:val="00AF5AEF"/>
     <w:rsid w:val="00B00ABC"/>
     <w:rsid w:val="00B00F7A"/>
     <w:rsid w:val="00B01B77"/>
     <w:rsid w:val="00B05067"/>
+    <w:rsid w:val="00B36ECC"/>
     <w:rsid w:val="00B371AE"/>
     <w:rsid w:val="00B37F4A"/>
     <w:rsid w:val="00B40C6E"/>
     <w:rsid w:val="00B669FA"/>
     <w:rsid w:val="00B719C4"/>
     <w:rsid w:val="00B724FA"/>
     <w:rsid w:val="00B852BF"/>
     <w:rsid w:val="00BD34B9"/>
     <w:rsid w:val="00BD67A2"/>
     <w:rsid w:val="00BE1479"/>
     <w:rsid w:val="00BF32D1"/>
     <w:rsid w:val="00C06393"/>
     <w:rsid w:val="00C13768"/>
     <w:rsid w:val="00C147E8"/>
+    <w:rsid w:val="00C317EB"/>
     <w:rsid w:val="00C76BC8"/>
     <w:rsid w:val="00C91C2D"/>
     <w:rsid w:val="00C93BB9"/>
     <w:rsid w:val="00CA13CE"/>
     <w:rsid w:val="00CC356A"/>
     <w:rsid w:val="00CD0C90"/>
     <w:rsid w:val="00CE38CA"/>
     <w:rsid w:val="00CE5183"/>
+    <w:rsid w:val="00CE6560"/>
     <w:rsid w:val="00D00030"/>
     <w:rsid w:val="00D236EF"/>
     <w:rsid w:val="00D27828"/>
     <w:rsid w:val="00D35D57"/>
     <w:rsid w:val="00D36C3E"/>
     <w:rsid w:val="00D40537"/>
     <w:rsid w:val="00D40C10"/>
     <w:rsid w:val="00D436BF"/>
     <w:rsid w:val="00D54539"/>
     <w:rsid w:val="00D54ABA"/>
     <w:rsid w:val="00D600B0"/>
     <w:rsid w:val="00D67A4C"/>
     <w:rsid w:val="00D75B58"/>
     <w:rsid w:val="00D8417D"/>
     <w:rsid w:val="00D855DF"/>
     <w:rsid w:val="00DA38C2"/>
     <w:rsid w:val="00DB2E77"/>
     <w:rsid w:val="00DC3DEB"/>
     <w:rsid w:val="00DE35C9"/>
+    <w:rsid w:val="00DE5B78"/>
     <w:rsid w:val="00DF3A4F"/>
     <w:rsid w:val="00E027A4"/>
     <w:rsid w:val="00E36CEE"/>
     <w:rsid w:val="00E41648"/>
     <w:rsid w:val="00E45B8A"/>
     <w:rsid w:val="00E62FE9"/>
     <w:rsid w:val="00E65A5B"/>
     <w:rsid w:val="00E7583E"/>
     <w:rsid w:val="00E87A3E"/>
     <w:rsid w:val="00E90E2B"/>
     <w:rsid w:val="00ED779F"/>
     <w:rsid w:val="00EF2CE0"/>
     <w:rsid w:val="00F046F4"/>
     <w:rsid w:val="00F20D45"/>
     <w:rsid w:val="00F2716F"/>
     <w:rsid w:val="00F351CC"/>
     <w:rsid w:val="00F41D39"/>
     <w:rsid w:val="00F62B8F"/>
     <w:rsid w:val="00F75722"/>
     <w:rsid w:val="00F7750C"/>
     <w:rsid w:val="00F8122C"/>
     <w:rsid w:val="00F86512"/>
     <w:rsid w:val="00FA2208"/>
     <w:rsid w:val="00FB2002"/>
     <w:rsid w:val="00FD0794"/>
@@ -9487,50 +11769,51 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00615546"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
@@ -10607,51 +12890,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="723649341">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normasabnt.org/tabela-nas-normas-abnt-como-inserir-tabelas/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uniso.br/mestrado-doutorado/educacao/teses/2022/cristiane-correa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com.br" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.ibge.gov.br/visualizacao/livros/liv23907.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.folha.uol.com.br/cotidiano/2019/09/pelos-lados-e-para-o-alto-sp-cresce-60-em-area-construida-em-25-anos.shtml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.uniso.br/reu/libraryFiles/downloadPublic/38" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sbenbio.org.br/wp-content/uploads/anais/anais_%20vii_enebio_norte_completo_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pla.emnuvens.com.br/editora/catalog/view/54/38/148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uniso.br/assets/docs/publicacoes/publicacoes-eventos/anais-da-maac/edicoes/anais-maac-II.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/1982-57652026v31id0000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com.br" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/aval/a/rxNDLXGXR8H53YDzgrwZvGk/?format=pdf&amp;lang=pt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://submission.scielo.br/index.php/aval/libraryFiles/downloadPublic/1545" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normasabnt.org/tabela-nas-normas-abnt-como-inserir-tabelas/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://submission.scielo.br/index.php/aval/libraryFiles/downloadPublic/1545" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uniso.br/mestrado-doutorado/educacao/teses/2022/cristiane-correa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com.br" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.ibge.gov.br/visualizacao/livros/liv23907.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.folha.uol.com.br/cotidiano/2019/09/pelos-lados-e-para-o-alto-sp-cresce-60-em-area-construida-em-25-anos.shtml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.uniso.br/reu/libraryFiles/downloadPublic/38" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sbenbio.org.br/wp-content/uploads/anais/anais_%20vii_enebio_norte_completo_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pla.emnuvens.com.br/editora/catalog/view/54/38/148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uniso.br/assets/docs/publicacoes/publicacoes-eventos/anais-da-maac/edicoes/anais-maac-II.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/1982-57652026v31id0000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com.br" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/aval/a/rxNDLXGXR8H53YDzgrwZvGk/?format=pdf&amp;lang=pt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Amarelo">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -10930,81 +13213,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BF87982-F168-43FF-9548-4F00A6AF67C5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28C632CA-4BA4-4D18-AE8E-EE32DCE967EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3405</Words>
-  <Characters>18387</Characters>
+  <Words>3471</Words>
+  <Characters>18744</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>153</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>156</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21749</CharactersWithSpaces>
+  <CharactersWithSpaces>22171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sandra Ferreira Sarubo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>