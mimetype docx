--- v6 (2026-04-11)
+++ v7 (2026-05-21)
@@ -6370,52 +6370,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">mesmo que o autor seja individual. </w:t>
       </w:r>
       <w:r w:rsidR="00CE6560" w:rsidRPr="00CE6560">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Cada autor(a) deve ser responsável por pelo menos uma das 14 funções indicadas abaixo.</w:t>
       </w:r>
       <w:r w:rsidR="00CE6560">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="0332484B" w14:textId="18FDEEDF" w:rsidR="00615546" w:rsidRPr="00C147E8" w:rsidRDefault="00CE6560" w:rsidP="005F1EBD">
       <w:pPr>
         <w:pStyle w:val="CONT-AUTOR"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r w:rsidR="006C26F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome completo do </w:t>
       </w:r>
@@ -9334,51 +9332,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>(  )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C7851" w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Não houve utilização de ferramentas de Inteligência Artificial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CC28B3" w14:textId="7340BE8A" w:rsidR="002C7851" w:rsidRPr="00C317EB" w:rsidRDefault="002F67F5" w:rsidP="002C7851">
+    <w:p w14:paraId="05CC28B3" w14:textId="627D2C8E" w:rsidR="002C7851" w:rsidRPr="00C317EB" w:rsidRDefault="002F67F5" w:rsidP="002C7851">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>(  )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
@@ -9409,51 +9407,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>inserir a IA Utilizada</w:t>
       </w:r>
       <w:r w:rsidR="00B36ECC" w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002C7851" w:rsidRPr="00C317EB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> foi utilizada para auxiliar na revisão técnico-gramatical do texto e normalização de referências.</w:t>
+        <w:t xml:space="preserve"> foi utilizada para </w:t>
+      </w:r>
+      <w:r w:rsidR="009F42DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_GoBack"/>
+      <w:r w:rsidR="009F42DB" w:rsidRPr="009F42DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>descrever como foi utilizada</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidR="009F42DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7851" w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F96AE5E" w14:textId="3FD661B6" w:rsidR="00825A1D" w:rsidRPr="0081516D" w:rsidRDefault="0081516D" w:rsidP="0081516D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081516D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Após aprovação do artigo providenciar a revisão gramatical</w:t>
       </w:r>
       <w:r w:rsidR="005848BC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -9703,100 +9740,100 @@
   <w:font w:name="Bembo Book MT Std">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
+    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Quattrocento Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000BF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="638EF48B" w14:textId="120D389B" w:rsidR="00956262" w:rsidRPr="001D6FBD" w:rsidRDefault="00296BBB" w:rsidP="00296BBB">
+  <w:p w14:paraId="638EF48B" w14:textId="7B56C7B0" w:rsidR="00956262" w:rsidRPr="001D6FBD" w:rsidRDefault="00296BBB" w:rsidP="00296BBB">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="333837F8" wp14:editId="67FEA212">
           <wp:simplePos x="0" y="0"/>
@@ -10009,59 +10046,59 @@
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00B40C6E" w:rsidRPr="001D6FBD">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00B40C6E" w:rsidRPr="001D6FBD">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AA57BB">
+        <w:r w:rsidR="009F42DB">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:noProof/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="00B40C6E" w:rsidRPr="001D6FBD">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="439512D5" w14:textId="328C0970" w:rsidR="007C58B8" w:rsidRDefault="00296BBB" w:rsidP="00296BBB">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4986"/>
         <w:tab w:val="right" w:pos="9972"/>
@@ -11242,50 +11279,51 @@
     <w:rsid w:val="00825A1D"/>
     <w:rsid w:val="008438B1"/>
     <w:rsid w:val="00851572"/>
     <w:rsid w:val="008533CE"/>
     <w:rsid w:val="00864DAA"/>
     <w:rsid w:val="00882C96"/>
     <w:rsid w:val="0088396B"/>
     <w:rsid w:val="008A5967"/>
     <w:rsid w:val="008A6348"/>
     <w:rsid w:val="008D1DA2"/>
     <w:rsid w:val="008E114B"/>
     <w:rsid w:val="008E398A"/>
     <w:rsid w:val="008E568A"/>
     <w:rsid w:val="00913BD9"/>
     <w:rsid w:val="00915949"/>
     <w:rsid w:val="009535A9"/>
     <w:rsid w:val="00956262"/>
     <w:rsid w:val="00970D65"/>
     <w:rsid w:val="00993DB9"/>
     <w:rsid w:val="009A2556"/>
     <w:rsid w:val="009D0B69"/>
     <w:rsid w:val="009D1661"/>
     <w:rsid w:val="009D5CB6"/>
     <w:rsid w:val="009E771D"/>
     <w:rsid w:val="009F0E4B"/>
+    <w:rsid w:val="009F42DB"/>
     <w:rsid w:val="00A027E4"/>
     <w:rsid w:val="00A07D36"/>
     <w:rsid w:val="00A101F6"/>
     <w:rsid w:val="00A22F28"/>
     <w:rsid w:val="00A401CF"/>
     <w:rsid w:val="00A60068"/>
     <w:rsid w:val="00A62FED"/>
     <w:rsid w:val="00A70EED"/>
     <w:rsid w:val="00A71583"/>
     <w:rsid w:val="00A82ECD"/>
     <w:rsid w:val="00A8473E"/>
     <w:rsid w:val="00AA4E9C"/>
     <w:rsid w:val="00AA57BB"/>
     <w:rsid w:val="00AA7AFC"/>
     <w:rsid w:val="00AC71D4"/>
     <w:rsid w:val="00AF5AEF"/>
     <w:rsid w:val="00B00ABC"/>
     <w:rsid w:val="00B00F7A"/>
     <w:rsid w:val="00B01B77"/>
     <w:rsid w:val="00B05067"/>
     <w:rsid w:val="00B36ECC"/>
     <w:rsid w:val="00B371AE"/>
     <w:rsid w:val="00B37F4A"/>
     <w:rsid w:val="00B40C6E"/>
     <w:rsid w:val="00B669FA"/>
@@ -13213,81 +13251,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28C632CA-4BA4-4D18-AE8E-EE32DCE967EE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F2F5617-D261-4F19-9D9F-73AC701F178F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3471</Words>
-  <Characters>18744</Characters>
+  <Words>3463</Words>
+  <Characters>18705</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>156</Lines>
+  <Lines>155</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22171</CharactersWithSpaces>
+  <CharactersWithSpaces>22124</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sandra Ferreira Sarubo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>